--- v0 (2026-05-15)
+++ v1 (2026-09-20)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Drugs" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1638" uniqueCount="377">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1647" uniqueCount="379">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Label</t>
   </si>
   <si>
     <t>Constrained</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Min cardinality</t>
   </si>
   <si>
     <t>Max cardinality</t>
   </si>
   <si>
     <t>Metadata</t>
   </si>
   <si>
@@ -471,50 +471,56 @@
     <t>Etoposide</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>Everolimus</t>
   </si>
   <si>
     <t>58764</t>
   </si>
   <si>
     <t>Evofosfamide</t>
   </si>
   <si>
     <t>63745</t>
   </si>
   <si>
     <t>Farmorubicine</t>
   </si>
   <si>
     <t>63861</t>
   </si>
   <si>
     <t>FDH</t>
+  </si>
+  <si>
+    <t>64125</t>
+  </si>
+  <si>
+    <t>Figitumumab</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>Fludarabine</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>Fluorouracil</t>
   </si>
   <si>
     <t>9154</t>
   </si>
   <si>
     <t>Fotemustin</t>
   </si>
   <si>
     <t>58765</t>
   </si>
   <si>
     <t>FPA0008</t>
   </si>
@@ -1184,51 +1190,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J182"/>
+  <dimension ref="A1:J183"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="6.875" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="6.48828125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="6.48828125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="12.12109375" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="5.6953125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="14.54296875" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="15.08203125" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="9.72265625" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="28.515625" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -6479,42 +6485,71 @@
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
         <v>9</v>
       </c>
       <c r="D182" t="s">
         <v>10</v>
       </c>
       <c r="E182" t="s">
         <v>11</v>
       </c>
       <c r="F182" t="s">
         <v>12</v>
       </c>
       <c r="G182" t="s">
         <v>13</v>
       </c>
       <c r="H182" t="s">
         <v>15</v>
       </c>
       <c r="I182" t="s">
         <v>376</v>
       </c>
     </row>
+    <row r="183">
+      <c r="A183" t="s">
+        <v>377</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>9</v>
+      </c>
+      <c r="D183" t="s">
+        <v>10</v>
+      </c>
+      <c r="E183" t="s">
+        <v>11</v>
+      </c>
+      <c r="F183" t="s">
+        <v>12</v>
+      </c>
+      <c r="G183" t="s">
+        <v>13</v>
+      </c>
+      <c r="H183" t="s">
+        <v>15</v>
+      </c>
+      <c r="I183" t="s">
+        <v>378</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>