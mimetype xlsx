--- v0 (2026-05-15)
+++ v1 (2026-09-20)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="PositiveMarkers" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1719" uniqueCount="396">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1737" uniqueCount="400">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Label</t>
   </si>
   <si>
     <t>Constrained</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Min cardinality</t>
   </si>
   <si>
     <t>Max cardinality</t>
   </si>
   <si>
     <t>Metadata</t>
   </si>
   <si>
@@ -834,50 +834,62 @@
     <t>MYO D1</t>
   </si>
   <si>
     <t>51003</t>
   </si>
   <si>
     <t>Myogenin</t>
   </si>
   <si>
     <t>51004</t>
   </si>
   <si>
     <t>Nestin</t>
   </si>
   <si>
     <t>51005</t>
   </si>
   <si>
     <t>Neurofilaments</t>
   </si>
   <si>
     <t>51006</t>
   </si>
   <si>
     <t>NKIC3</t>
+  </si>
+  <si>
+    <t>64115</t>
+  </si>
+  <si>
+    <t>NKX2.2</t>
+  </si>
+  <si>
+    <t>64116</t>
+  </si>
+  <si>
+    <t>NKX3.1</t>
   </si>
   <si>
     <t>59618</t>
   </si>
   <si>
     <t>NR3C4</t>
   </si>
   <si>
     <t>59331</t>
   </si>
   <si>
     <t>NRAS (Q61R)</t>
   </si>
   <si>
     <t>58896</t>
   </si>
   <si>
     <t>NSE</t>
   </si>
   <si>
     <t>51007</t>
   </si>
   <si>
     <t>NTRK1</t>
   </si>
@@ -1241,51 +1253,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J191"/>
+  <dimension ref="A1:J193"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="6.875" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="15.53125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="8.17578125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="12.12109375" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="5.6953125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="14.54296875" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="15.08203125" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="9.72265625" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="23.18359375" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -6797,42 +6809,100 @@
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
         <v>10</v>
       </c>
       <c r="D191" t="s">
         <v>11</v>
       </c>
       <c r="E191" t="s">
         <v>12</v>
       </c>
       <c r="F191" t="s">
         <v>13</v>
       </c>
       <c r="G191" t="s">
         <v>14</v>
       </c>
       <c r="H191" t="s">
         <v>16</v>
       </c>
       <c r="I191" t="s">
         <v>395</v>
       </c>
     </row>
+    <row r="192">
+      <c r="A192" t="s">
+        <v>396</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>10</v>
+      </c>
+      <c r="D192" t="s">
+        <v>11</v>
+      </c>
+      <c r="E192" t="s">
+        <v>12</v>
+      </c>
+      <c r="F192" t="s">
+        <v>13</v>
+      </c>
+      <c r="G192" t="s">
+        <v>14</v>
+      </c>
+      <c r="H192" t="s">
+        <v>16</v>
+      </c>
+      <c r="I192" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="s">
+        <v>398</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>10</v>
+      </c>
+      <c r="D193" t="s">
+        <v>11</v>
+      </c>
+      <c r="E193" t="s">
+        <v>12</v>
+      </c>
+      <c r="F193" t="s">
+        <v>13</v>
+      </c>
+      <c r="G193" t="s">
+        <v>14</v>
+      </c>
+      <c r="H193" t="s">
+        <v>16</v>
+      </c>
+      <c r="I193" t="s">
+        <v>399</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>